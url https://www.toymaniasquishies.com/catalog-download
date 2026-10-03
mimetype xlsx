--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -410,3742 +410,5718 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H142"/>
+  <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="40.83203125" customWidth="1"/>
     <col min="3" max="3" width="16.83203125" customWidth="1"/>
     <col min="4" max="4" width="8.83203125" customWidth="1"/>
     <col min="5" max="5" width="10.83203125" customWidth="1"/>
     <col min="6" max="6" width="22.83203125" customWidth="1"/>
     <col min="7" max="7" width="30.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>⚠ INVENTORY SHIFTS QUICKLY — this list may not reflect current availability. For the most up-to-date stock and status, check the live catalog at toymaniasquishies.com.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Product Code</v>
       </c>
       <c r="B2" t="str">
         <v>Name</v>
       </c>
       <c r="C2" t="str">
         <v>Category</v>
       </c>
       <c r="D2" t="str">
         <v>Price</v>
       </c>
       <c r="E2" t="str">
         <v>Case Size</v>
       </c>
       <c r="F2" t="str">
         <v>Status (at time of download)</v>
       </c>
       <c r="G2" t="str">
         <v>Notes</v>
       </c>
       <c r="H2" t="str">
         <v>Qty to order</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>10149</v>
+        <v>10235</v>
       </c>
       <c r="B3" t="str">
-        <v>Sugar Squish Poop 2in</v>
+        <v>Shiny Ribbon Maltose Dumplings Asst Colors</v>
       </c>
       <c r="C3" t="str">
-        <v>Sugar Squish</v>
+        <v>Dumplings</v>
       </c>
       <c r="D3">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>5</v>
+      </c>
+      <c r="E3" t="str">
+        <v/>
       </c>
       <c r="F3" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>10152</v>
+        <v>10227</v>
       </c>
       <c r="B4" t="str">
-        <v>Sugar Squish Gecko 10in</v>
+        <v>Coconut Oil Strawberry</v>
       </c>
       <c r="C4" t="str">
-        <v>Sugar Squish</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D4">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E4" t="str">
+        <v/>
       </c>
       <c r="F4" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
       <c r="H4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>10153</v>
+        <v>10245</v>
       </c>
       <c r="B5" t="str">
-        <v>Sugar Squish Capybara 2.5in</v>
+        <v>Coconut Oil Yellow Cheese 5cm</v>
       </c>
       <c r="C5" t="str">
-        <v>Sugar Squish</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D5">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E5" t="str">
+        <v/>
       </c>
       <c r="F5" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G5" t="str">
         <v/>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>10160</v>
+        <v>10248</v>
       </c>
       <c r="B6" t="str">
-        <v>Sugar Squish Rubber Duckie</v>
+        <v>Coconut Oil Christmas Ball</v>
       </c>
       <c r="C6" t="str">
-        <v>Sugar Squish</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D6">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E6" t="str">
+        <v/>
       </c>
       <c r="F6" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>10166</v>
+        <v>10252</v>
       </c>
       <c r="B7" t="str">
-        <v>Coconut Oil Banana 7in</v>
+        <v>Coconut Oil Duck w/ Baby Ducks</v>
       </c>
       <c r="C7" t="str">
         <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D7">
-        <v>8.25</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>5.5</v>
+      </c>
+      <c r="E7" t="str">
+        <v/>
       </c>
       <c r="F7" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G7" t="str">
         <v/>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>10168</v>
+        <v>10254</v>
       </c>
       <c r="B8" t="str">
-        <v>Coconut Oil Fruit Inside</v>
+        <v>Coconut Oil Pineapple</v>
       </c>
       <c r="C8" t="str">
         <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D8">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5.5</v>
+      </c>
+      <c r="E8" t="str">
+        <v/>
       </c>
       <c r="F8" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G8" t="str">
         <v/>
       </c>
       <c r="H8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>10169</v>
+        <v>10260</v>
       </c>
       <c r="B9" t="str">
-        <v>Coconut Oil Diamond Squish</v>
+        <v>Coconut Oil Soda Bottle 8in</v>
       </c>
       <c r="C9" t="str">
         <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D9">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>6</v>
+      </c>
+      <c r="E9" t="str">
+        <v/>
       </c>
       <c r="F9" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G9" t="str">
         <v/>
       </c>
       <c r="H9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>10175</v>
+        <v>10261</v>
       </c>
       <c r="B10" t="str">
-        <v>Coconut Oil Slushy Potato</v>
+        <v>Coconut Oil Bear Fruit Inside 6in</v>
       </c>
       <c r="C10" t="str">
         <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G10" t="str">
         <v/>
       </c>
       <c r="H10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>10151</v>
+        <v>10142</v>
       </c>
       <c r="B11" t="str">
-        <v>ASMR Pizza Slice</v>
+        <v>Coconut Oil Cream Roll</v>
       </c>
       <c r="C11" t="str">
-        <v>ASMR</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D11">
-        <v>4.5</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E11" t="str">
+        <v/>
       </c>
       <c r="F11" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G11" t="str">
         <v/>
       </c>
       <c r="H11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>10135</v>
+        <v>10209</v>
       </c>
       <c r="B12" t="str">
-        <v>ASMR Crispy Pink Chocolate Bar 3in</v>
+        <v>Crunchy Butter Squishy</v>
       </c>
       <c r="C12" t="str">
-        <v>ASMR</v>
+        <v>Crunchy</v>
       </c>
       <c r="D12">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
       <c r="H12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>10136</v>
+        <v>10226</v>
       </c>
       <c r="B13" t="str">
-        <v>ASMR Crispy Dubai Chocolate Bar 3in</v>
+        <v>Crunchy Unicorn</v>
       </c>
       <c r="C13" t="str">
-        <v>ASMR</v>
+        <v>Crunchy</v>
       </c>
       <c r="D13">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
       <c r="H13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>10137</v>
+        <v>10237</v>
       </c>
       <c r="B14" t="str">
-        <v>ASMR Crispy White Chocolate Bar 3in</v>
+        <v>Crunchy Game Controller</v>
       </c>
       <c r="C14" t="str">
-        <v>ASMR</v>
+        <v>Crunchy</v>
       </c>
       <c r="D14">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="E14" t="str">
         <v/>
       </c>
       <c r="F14" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G14" t="str">
         <v/>
       </c>
       <c r="H14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>10150</v>
+        <v>10238</v>
       </c>
       <c r="B15" t="str">
-        <v>Crunchy Pudding 2in</v>
+        <v>Crunchy Carrot</v>
       </c>
       <c r="C15" t="str">
         <v>Crunchy</v>
       </c>
       <c r="D15">
         <v>5</v>
       </c>
-      <c r="E15">
-        <v>192</v>
+      <c r="E15" t="str">
+        <v/>
       </c>
       <c r="F15" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G15" t="str">
         <v/>
       </c>
       <c r="H15" t="str">
         <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>10165</v>
+        <v>10239</v>
       </c>
       <c r="B16" t="str">
-        <v>Crunchy Mango</v>
+        <v>Crunchy Frog</v>
       </c>
       <c r="C16" t="str">
         <v>Crunchy</v>
       </c>
       <c r="D16">
         <v>5</v>
       </c>
-      <c r="E16">
-        <v>192</v>
+      <c r="E16" t="str">
+        <v/>
       </c>
       <c r="F16" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G16" t="str">
         <v/>
       </c>
       <c r="H16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>10154</v>
+        <v>10240</v>
       </c>
       <c r="B17" t="str">
-        <v>Squishy Chicken Wing 4in</v>
+        <v>Crunchy Cat Paw</v>
       </c>
       <c r="C17" t="str">
-        <v>Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D17">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>5</v>
+      </c>
+      <c r="E17" t="str">
+        <v/>
       </c>
       <c r="F17" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G17" t="str">
         <v/>
       </c>
       <c r="H17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>10155</v>
+        <v>10241</v>
       </c>
       <c r="B18" t="str">
-        <v>Squishy Chicken Leg 4in</v>
+        <v>Crunchy Egg</v>
       </c>
       <c r="C18" t="str">
-        <v>Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D18">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>4.5</v>
+      </c>
+      <c r="E18" t="str">
+        <v/>
       </c>
       <c r="F18" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G18" t="str">
         <v/>
       </c>
       <c r="H18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>10156</v>
+        <v>10242</v>
       </c>
       <c r="B19" t="str">
-        <v>Squishy Hamburger 3in</v>
+        <v>Crunchy Lobster 5in</v>
       </c>
       <c r="C19" t="str">
-        <v>Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D19">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>5.5</v>
+      </c>
+      <c r="E19" t="str">
+        <v/>
       </c>
       <c r="F19" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G19" t="str">
         <v/>
       </c>
       <c r="H19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>10173</v>
+        <v>10243</v>
       </c>
       <c r="B20" t="str">
-        <v>Squishy Cloud</v>
+        <v>Crunchy Macaroon</v>
       </c>
       <c r="C20" t="str">
-        <v>Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D20">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>4.5</v>
+      </c>
+      <c r="E20" t="str">
+        <v/>
       </c>
       <c r="F20" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G20" t="str">
         <v/>
       </c>
       <c r="H20" t="str">
         <v/>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>10145</v>
+        <v>10246</v>
       </c>
       <c r="B21" t="str">
-        <v>Squeezy Pets Puppy</v>
+        <v>Crunchy Kitty</v>
       </c>
       <c r="C21" t="str">
-        <v>Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D21">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G21" t="str">
         <v/>
       </c>
       <c r="H21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>10157</v>
+        <v>10247</v>
       </c>
       <c r="B22" t="str">
-        <v>Jumbo Squishy Chicken Leg 8in</v>
+        <v>Crunchy Dinosaur</v>
       </c>
       <c r="C22" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D22">
-        <v>12.5</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>5</v>
+      </c>
+      <c r="E22" t="str">
+        <v/>
       </c>
       <c r="F22" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G22" t="str">
         <v/>
       </c>
       <c r="H22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>10159</v>
+        <v>10249</v>
       </c>
       <c r="B23" t="str">
-        <v>Jumbo Squishy Burger 2lbs</v>
+        <v>Crunchy Sausage</v>
       </c>
       <c r="C23" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D23">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>5.5</v>
+      </c>
+      <c r="E23" t="str">
+        <v/>
       </c>
       <c r="F23" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G23" t="str">
         <v/>
       </c>
       <c r="H23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>10161</v>
+        <v>10250</v>
       </c>
       <c r="B24" t="str">
-        <v>Jumbo Solid Squishy Duck</v>
+        <v>Crunchy Toast</v>
       </c>
       <c r="C24" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D24">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>5</v>
+      </c>
+      <c r="E24" t="str">
+        <v/>
       </c>
       <c r="F24" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G24" t="str">
         <v/>
       </c>
       <c r="H24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>10164</v>
+        <v>10256</v>
       </c>
       <c r="B25" t="str">
-        <v>Jumbo Squishy Pepper 15in</v>
+        <v>Crunchy Yellow Duck</v>
       </c>
       <c r="C25" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D25">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>5</v>
+      </c>
+      <c r="E25" t="str">
+        <v/>
       </c>
       <c r="F25" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G25" t="str">
         <v/>
       </c>
       <c r="H25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>10158</v>
+        <v>10258</v>
       </c>
       <c r="B26" t="str">
-        <v>Jumbo Squishy Lemon/Lime</v>
+        <v>Crunchy Emoji Cheese</v>
       </c>
       <c r="C26" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D26">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>5</v>
+      </c>
+      <c r="E26" t="str">
+        <v/>
       </c>
       <c r="F26" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G26" t="str">
         <v/>
       </c>
       <c r="H26" t="str">
         <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>10171</v>
+        <v>10259</v>
       </c>
       <c r="B27" t="str">
-        <v>Jumbo Squishy Popsicle 11in</v>
+        <v>Crunchy Pineapple Bun with Face</v>
       </c>
       <c r="C27" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D27">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>5.5</v>
+      </c>
+      <c r="E27" t="str">
+        <v/>
       </c>
       <c r="F27" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G27" t="str">
         <v/>
       </c>
       <c r="H27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>10172</v>
+        <v>10257</v>
       </c>
       <c r="B28" t="str">
-        <v>Jumbo Squishy Eggplant 17"</v>
+        <v>Squishy Vacation Duck</v>
       </c>
       <c r="C28" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Squishy</v>
       </c>
       <c r="D28">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="E28" t="str">
+        <v/>
       </c>
       <c r="F28" t="str">
         <v>New — in stock</v>
       </c>
       <c r="G28" t="str">
         <v/>
       </c>
       <c r="H28" t="str">
         <v/>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>10176</v>
+        <v>10096</v>
       </c>
       <c r="B29" t="str">
-        <v>Jumbo Squishy Cheese</v>
+        <v>Glow UNICORN Dumplings</v>
       </c>
       <c r="C29" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Dumplings</v>
       </c>
       <c r="D29">
-        <v>12</v>
+        <v>6.5</v>
       </c>
       <c r="E29">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="F29" t="str">
-        <v>New — in stock</v>
+        <v>In stock</v>
       </c>
       <c r="G29" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H29" t="str">
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>10177</v>
+        <v>10097</v>
       </c>
       <c r="B30" t="str">
-        <v>Slow Rise Squishy Bread Asst</v>
+        <v>Color Change UNICORN Dumplings</v>
       </c>
       <c r="C30" t="str">
-        <v>Slow Rise</v>
+        <v>Dumplings</v>
       </c>
       <c r="D30">
-        <v>4</v>
-[...2 lines deleted...]
-        <v/>
+        <v>6.5</v>
+      </c>
+      <c r="E30">
+        <v>96</v>
       </c>
       <c r="F30" t="str">
-        <v>New — in stock</v>
+        <v>In stock</v>
       </c>
       <c r="G30" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>10167</v>
+        <v>10076</v>
       </c>
       <c r="B31" t="str">
-        <v>Jumbo Squishy Ghost 8in</v>
+        <v>Happy Panda Dumpling</v>
       </c>
       <c r="C31" t="str">
-        <v>Holiday</v>
+        <v>Dumplings</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>6.5</v>
       </c>
       <c r="E31">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="F31" t="str">
-        <v>New — in stock</v>
+        <v>In stock</v>
       </c>
       <c r="G31" t="str">
-        <v/>
+        <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H31" t="str">
         <v/>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>10123</v>
+        <v>10078</v>
       </c>
       <c r="B32" t="str">
-        <v>Fidget Ball Spinner</v>
+        <v>Maltose Glitter Dumplings</v>
       </c>
       <c r="C32" t="str">
-        <v>Other</v>
+        <v>Dumplings</v>
       </c>
       <c r="D32">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>6.5</v>
+      </c>
+      <c r="E32">
+        <v>72</v>
       </c>
       <c r="F32" t="str">
-        <v>New — in stock</v>
+        <v>In stock</v>
       </c>
       <c r="G32" t="str">
-        <v/>
+        <v>Maltose</v>
       </c>
       <c r="H32" t="str">
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>10096</v>
+        <v>10079</v>
       </c>
       <c r="B33" t="str">
-        <v>Glow UNICORN Dumplings</v>
+        <v>Sugar Bear Edition Glitter Dumplings</v>
       </c>
       <c r="C33" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D33">
         <v>6.5</v>
       </c>
       <c r="E33">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="F33" t="str">
         <v>In stock</v>
       </c>
       <c r="G33" t="str">
-        <v>Assorted Colors</v>
+        <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H33" t="str">
         <v/>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>10077</v>
+        <v>10080</v>
       </c>
       <c r="B34" t="str">
-        <v>XL Glitter Dumpling with ORBEEZ 6in</v>
+        <v>Slow Rise Mini Dumpling Keychain</v>
       </c>
       <c r="C34" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D34">
-        <v>17.5</v>
+        <v>2</v>
       </c>
       <c r="E34">
         <v>24</v>
       </c>
       <c r="F34" t="str">
         <v>In stock</v>
       </c>
       <c r="G34" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H34" t="str">
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>10097</v>
+        <v>10035</v>
       </c>
       <c r="B35" t="str">
-        <v>Color Change UNICORN Dumplings</v>
+        <v>Rainbow Solid Dumplings</v>
       </c>
       <c r="C35" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D35">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="E35">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="F35" t="str">
         <v>In stock</v>
       </c>
       <c r="G35" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H35" t="str">
         <v/>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>10079</v>
+        <v>10010</v>
       </c>
       <c r="B36" t="str">
-        <v>Sugar Bear Edition Glitter Dumplings</v>
+        <v>Glitter LED w/ ORBEEZ Dumplings</v>
       </c>
       <c r="C36" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D36">
         <v>6.5</v>
       </c>
       <c r="E36">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="F36" t="str">
         <v>In stock</v>
       </c>
       <c r="G36" t="str">
         <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H36" t="str">
         <v/>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>10080</v>
+        <v>10075</v>
       </c>
       <c r="B37" t="str">
-        <v>Slow Rise Mini Dumpling Keychain</v>
+        <v>Unicorn Dumplings</v>
       </c>
       <c r="C37" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D37">
-        <v>2</v>
+        <v>6.5</v>
       </c>
       <c r="E37">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="F37" t="str">
         <v>In stock</v>
       </c>
       <c r="G37" t="str">
-        <v/>
+        <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H37" t="str">
         <v/>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>10035</v>
+        <v>10003</v>
       </c>
       <c r="B38" t="str">
-        <v>Rainbow Solid Dumplings</v>
+        <v>3 Pack TABA Dumplings</v>
       </c>
       <c r="C38" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D38">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E38">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="F38" t="str">
         <v>In stock</v>
       </c>
       <c r="G38" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H38" t="str">
         <v/>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>10010</v>
+        <v>10009</v>
       </c>
       <c r="B39" t="str">
-        <v>Glitter LED w/ ORBEEZ Dumplings</v>
+        <v>Glitter Dumplings with ORBEEZ</v>
       </c>
       <c r="C39" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D39">
         <v>6.5</v>
       </c>
       <c r="E39">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="F39" t="str">
         <v>In stock</v>
       </c>
       <c r="G39" t="str">
         <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H39" t="str">
         <v/>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>10075</v>
+        <v>10011</v>
       </c>
       <c r="B40" t="str">
-        <v>Unicorn Dumplings</v>
+        <v>Glow Dumplings Assorted Colors</v>
       </c>
       <c r="C40" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D40">
         <v>6.5</v>
       </c>
       <c r="E40">
         <v>96</v>
       </c>
       <c r="F40" t="str">
         <v>In stock</v>
       </c>
       <c r="G40" t="str">
         <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H40" t="str">
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>10003</v>
+        <v>10043</v>
       </c>
       <c r="B41" t="str">
-        <v>3 Pack TABA Dumplings</v>
+        <v>SMALL Glitter Dumplings Maltose</v>
       </c>
       <c r="C41" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D41">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E41">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="F41" t="str">
         <v>In stock</v>
       </c>
       <c r="G41" t="str">
-        <v/>
+        <v>Asst Colors, shrink wrapped</v>
       </c>
       <c r="H41" t="str">
         <v/>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>10009</v>
+        <v>10041</v>
       </c>
       <c r="B42" t="str">
-        <v>Glitter Dumplings with ORBEEZ</v>
+        <v>SMALL Dumplings Color Changing</v>
       </c>
       <c r="C42" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D42">
-        <v>6.5</v>
+        <v>3</v>
       </c>
       <c r="E42">
-        <v>72</v>
+        <v>288</v>
       </c>
       <c r="F42" t="str">
         <v>In stock</v>
       </c>
       <c r="G42" t="str">
-        <v>Asst Colors, shrink wrapped</v>
+        <v>Assorted Colors</v>
       </c>
       <c r="H42" t="str">
         <v/>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>10074</v>
+        <v>10114</v>
       </c>
       <c r="B43" t="str">
-        <v>Swirl Dumplings Assorted Colors</v>
+        <v>Jumbo Rainbow Dumpling</v>
       </c>
       <c r="C43" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D43">
-        <v>6.5</v>
+        <v>20</v>
       </c>
       <c r="E43">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F43" t="str">
         <v>In stock</v>
       </c>
       <c r="G43" t="str">
-        <v>Asst Colors, shrink wrapped</v>
+        <v/>
       </c>
       <c r="H43" t="str">
         <v/>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>10043</v>
+        <v>10042</v>
       </c>
       <c r="B44" t="str">
-        <v>SMALL Glitter Dumplings Maltose</v>
+        <v>SMALL Glitter Dumplings GLOW</v>
       </c>
       <c r="C44" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D44">
         <v>3</v>
       </c>
       <c r="E44">
         <v>288</v>
       </c>
       <c r="F44" t="str">
         <v>In stock</v>
       </c>
       <c r="G44" t="str">
-        <v>Asst Colors, shrink wrapped</v>
+        <v>Assorted Colors</v>
       </c>
       <c r="H44" t="str">
         <v/>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>10041</v>
+        <v>10113</v>
       </c>
       <c r="B45" t="str">
-        <v>SMALL Dumplings Color Changing</v>
+        <v>Limited Edition Mystery Dumplings Assorted Styles</v>
       </c>
       <c r="C45" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D45">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="E45">
-        <v>288</v>
+        <v>72</v>
       </c>
       <c r="F45" t="str">
         <v>In stock</v>
       </c>
       <c r="G45" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H45" t="str">
         <v/>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>10114</v>
+        <v>10194</v>
       </c>
       <c r="B46" t="str">
-        <v>Jumbo Rainbow Dumpling</v>
+        <v>XL Solid Dumpling 6in</v>
       </c>
       <c r="C46" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>17.5</v>
       </c>
       <c r="E46">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F46" t="str">
         <v>In stock</v>
       </c>
       <c r="G46" t="str">
         <v/>
       </c>
       <c r="H46" t="str">
         <v/>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>10042</v>
+        <v>10195</v>
       </c>
       <c r="B47" t="str">
-        <v>SMALL Glitter Dumplings GLOW</v>
+        <v>XL Tie Dye Dumpling 6in</v>
       </c>
       <c r="C47" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D47">
-        <v>3</v>
+        <v>17.5</v>
       </c>
       <c r="E47">
-        <v>288</v>
+        <v>24</v>
       </c>
       <c r="F47" t="str">
         <v>In stock</v>
       </c>
       <c r="G47" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H47" t="str">
         <v/>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>10113</v>
+        <v>10196</v>
       </c>
       <c r="B48" t="str">
-        <v>Limited Edition Mystery Dumplings Assorted Styles</v>
+        <v>XL Glitter Dumpling</v>
       </c>
       <c r="C48" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D48">
-        <v>6.5</v>
+        <v>17.5</v>
       </c>
       <c r="E48">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="F48" t="str">
         <v>In stock</v>
       </c>
       <c r="G48" t="str">
         <v/>
       </c>
       <c r="H48" t="str">
         <v/>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>10124</v>
+        <v>10217</v>
       </c>
       <c r="B49" t="str">
-        <v>XXXL Dumplings 25cm</v>
+        <v>Squishy Cat Dumpling</v>
       </c>
       <c r="C49" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D49">
-        <v>40</v>
+        <v>6.5</v>
       </c>
       <c r="E49" t="str">
         <v/>
       </c>
       <c r="F49" t="str">
         <v>In stock</v>
       </c>
       <c r="G49" t="str">
         <v/>
       </c>
       <c r="H49" t="str">
         <v/>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>10130</v>
+        <v>10115</v>
       </c>
       <c r="B50" t="str">
-        <v>SMALL Rainbow Dumplings 2.5in</v>
+        <v>Jumbo Glitter Dumpling 7.5in</v>
       </c>
       <c r="C50" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D50">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>20</v>
+      </c>
+      <c r="E50">
+        <v>12</v>
       </c>
       <c r="F50" t="str">
         <v>In stock</v>
       </c>
       <c r="G50" t="str">
         <v/>
       </c>
       <c r="H50" t="str">
         <v/>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>10131</v>
+        <v>10124</v>
       </c>
       <c r="B51" t="str">
-        <v>SMALL Glitter Dumplings 2.5in</v>
+        <v>XXXL Dumplings 25cm</v>
       </c>
       <c r="C51" t="str">
         <v>Dumplings</v>
       </c>
       <c r="D51">
-        <v>2.5</v>
+        <v>40</v>
       </c>
       <c r="E51" t="str">
         <v/>
       </c>
       <c r="F51" t="str">
         <v>In stock</v>
       </c>
       <c r="G51" t="str">
         <v/>
       </c>
       <c r="H51" t="str">
         <v/>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>10093</v>
+        <v>10130</v>
       </c>
       <c r="B52" t="str">
-        <v>Sugar Squish Strawberry 3in</v>
+        <v>SMALL Rainbow Dumplings 2.5in</v>
       </c>
       <c r="C52" t="str">
-        <v>Sugar Squish</v>
+        <v>Dumplings</v>
       </c>
       <c r="D52">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="E52" t="str">
         <v/>
       </c>
       <c r="F52" t="str">
         <v>In stock</v>
       </c>
       <c r="G52" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H52" t="str">
         <v/>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>10094</v>
+        <v>10131</v>
       </c>
       <c r="B53" t="str">
-        <v>Sugar Squish Duck 5in</v>
+        <v>SMALL Glitter Dumplings 2.5in</v>
       </c>
       <c r="C53" t="str">
-        <v>Sugar Squish</v>
+        <v>Dumplings</v>
       </c>
       <c r="D53">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>2.5</v>
+      </c>
+      <c r="E53" t="str">
+        <v/>
       </c>
       <c r="F53" t="str">
         <v>In stock</v>
       </c>
       <c r="G53" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H53" t="str">
         <v/>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>10095</v>
+        <v>10091</v>
       </c>
       <c r="B54" t="str">
-        <v>Sugar Hawaiian Alien</v>
+        <v>Sugar Squish Gorilla 3.5in</v>
       </c>
       <c r="C54" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D54">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>3.5</v>
+      </c>
+      <c r="E54" t="str">
+        <v/>
       </c>
       <c r="F54" t="str">
         <v>In stock</v>
       </c>
       <c r="G54" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H54" t="str">
         <v/>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>10085</v>
+        <v>10093</v>
       </c>
       <c r="B55" t="str">
-        <v>Sugar Squish Cube ASST COLORS 2in</v>
+        <v>Sugar Squish Strawberry 3in</v>
       </c>
       <c r="C55" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D55">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>3</v>
+      </c>
+      <c r="E55" t="str">
+        <v/>
       </c>
       <c r="F55" t="str">
         <v>In stock</v>
       </c>
       <c r="G55" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H55" t="str">
         <v/>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>10086</v>
+        <v>10094</v>
       </c>
       <c r="B56" t="str">
-        <v>Maltose Gumdrop</v>
+        <v>Sugar Squish Duck 5in</v>
       </c>
       <c r="C56" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D56">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E56">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="F56" t="str">
         <v>In stock</v>
       </c>
       <c r="G56" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H56" t="str">
         <v/>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>10026</v>
+        <v>10095</v>
       </c>
       <c r="B57" t="str">
-        <v>Maltose Heart Diamond</v>
+        <v>Sugar Hawaiian Alien</v>
       </c>
       <c r="C57" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D57">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="E57">
-        <v>12</v>
+        <v>144</v>
       </c>
       <c r="F57" t="str">
         <v>In stock</v>
       </c>
       <c r="G57" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H57" t="str">
         <v/>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>10024</v>
+        <v>10085</v>
       </c>
       <c r="B58" t="str">
-        <v>Maltose Handbag</v>
+        <v>Sugar Squish Cube ASST COLORS 2in</v>
       </c>
       <c r="C58" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D58">
         <v>4</v>
       </c>
       <c r="E58">
-        <v>12</v>
+        <v>144</v>
       </c>
       <c r="F58" t="str">
         <v>In stock</v>
       </c>
       <c r="G58" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H58" t="str">
         <v/>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>10030</v>
+        <v>10086</v>
       </c>
       <c r="B59" t="str">
-        <v>Maltose Snowflake Cube BLUE</v>
+        <v>Maltose Gumdrop</v>
       </c>
       <c r="C59" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D59">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="E59">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="F59" t="str">
         <v>In stock</v>
       </c>
       <c r="G59" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H59" t="str">
         <v/>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>10068</v>
+        <v>10087</v>
       </c>
       <c r="B60" t="str">
-        <v>Sugar Squish Baby</v>
+        <v>Sugar Kitty 3in</v>
       </c>
       <c r="C60" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D60">
         <v>4</v>
       </c>
       <c r="E60">
         <v>144</v>
       </c>
       <c r="F60" t="str">
         <v>In stock</v>
       </c>
       <c r="G60" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H60" t="str">
         <v/>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>10073</v>
+        <v>10026</v>
       </c>
       <c r="B61" t="str">
-        <v>Sugar Squish Tiny Baby</v>
+        <v>Maltose Heart Diamond</v>
       </c>
       <c r="C61" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D61">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E61">
-        <v>288</v>
+        <v>12</v>
       </c>
       <c r="F61" t="str">
         <v>In stock</v>
       </c>
       <c r="G61" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H61" t="str">
         <v/>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>10028</v>
+        <v>10024</v>
       </c>
       <c r="B62" t="str">
-        <v>Maltose Octopus 4in</v>
+        <v>Maltose Handbag</v>
       </c>
       <c r="C62" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D62">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E62">
         <v>12</v>
       </c>
       <c r="F62" t="str">
         <v>In stock</v>
       </c>
       <c r="G62" t="str">
         <v>Assorted Colors</v>
       </c>
       <c r="H62" t="str">
         <v/>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>10106</v>
+        <v>10030</v>
       </c>
       <c r="B63" t="str">
-        <v>Sugar Squish Sports Ball</v>
+        <v>Maltose Snowflake Cube BLUE</v>
       </c>
       <c r="C63" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D63">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E63">
         <v>144</v>
       </c>
       <c r="F63" t="str">
         <v>In stock</v>
       </c>
       <c r="G63" t="str">
         <v/>
       </c>
       <c r="H63" t="str">
         <v/>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>10118</v>
+        <v>10068</v>
       </c>
       <c r="B64" t="str">
-        <v>Sugar Squish Baby BOXED</v>
+        <v>Sugar Squish Baby</v>
       </c>
       <c r="C64" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D64">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="E64">
+        <v>144</v>
       </c>
       <c r="F64" t="str">
         <v>In stock</v>
       </c>
       <c r="G64" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H64" t="str">
         <v/>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>10122</v>
+        <v>10073</v>
       </c>
       <c r="B65" t="str">
-        <v>Sugar Squish Banana 5in</v>
+        <v>Sugar Squish Tiny Baby</v>
       </c>
       <c r="C65" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D65">
-        <v>3.5</v>
+        <v>2.5</v>
       </c>
       <c r="E65">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="F65" t="str">
         <v>In stock</v>
       </c>
       <c r="G65" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H65" t="str">
         <v/>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>10129</v>
+        <v>10028</v>
       </c>
       <c r="B66" t="str">
-        <v>Sugar Squish Unicorn Pony</v>
+        <v>Maltose Octopus 4in</v>
       </c>
       <c r="C66" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D66">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="E66">
+        <v>12</v>
       </c>
       <c r="F66" t="str">
         <v>In stock</v>
       </c>
       <c r="G66" t="str">
-        <v/>
+        <v>Assorted Colors</v>
       </c>
       <c r="H66" t="str">
         <v/>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>10132</v>
+        <v>10106</v>
       </c>
       <c r="B67" t="str">
-        <v>Sugar Squish Goldfish 4in</v>
+        <v>Sugar Squish Sports Ball</v>
       </c>
       <c r="C67" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D67">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2</v>
+      </c>
+      <c r="E67">
+        <v>144</v>
       </c>
       <c r="F67" t="str">
         <v>In stock</v>
       </c>
       <c r="G67" t="str">
         <v/>
       </c>
       <c r="H67" t="str">
         <v/>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>10147</v>
+        <v>10149</v>
       </c>
       <c r="B68" t="str">
-        <v>Sugar Squish Kitty Head 4in</v>
+        <v>Sugar Squish Poop 2in</v>
       </c>
       <c r="C68" t="str">
         <v>Sugar Squish</v>
       </c>
       <c r="D68">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3</v>
+      </c>
+      <c r="E68">
+        <v>240</v>
       </c>
       <c r="F68" t="str">
         <v>In stock</v>
       </c>
       <c r="G68" t="str">
         <v/>
       </c>
       <c r="H68" t="str">
         <v/>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>10170</v>
+        <v>10152</v>
       </c>
       <c r="B69" t="str">
-        <v>Coconut Oil Pearl</v>
+        <v>Sugar Squish Gecko 10in</v>
       </c>
       <c r="C69" t="str">
-        <v>Coconut Oil/Vaseline</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D69">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E69">
         <v>144</v>
       </c>
       <c r="F69" t="str">
         <v>In stock</v>
       </c>
       <c r="G69" t="str">
         <v/>
       </c>
       <c r="H69" t="str">
         <v/>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>10140</v>
+        <v>10153</v>
       </c>
       <c r="B70" t="str">
-        <v>Coconut Oil Squish Triangle ASSORTED Cheese</v>
+        <v>Sugar Squish Capybara 2.5in</v>
       </c>
       <c r="C70" t="str">
-        <v>Coconut Oil/Vaseline</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D70">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3</v>
+      </c>
+      <c r="E70">
+        <v>144</v>
       </c>
       <c r="F70" t="str">
         <v>In stock</v>
       </c>
       <c r="G70" t="str">
         <v/>
       </c>
       <c r="H70" t="str">
         <v/>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>10098</v>
+        <v>10160</v>
       </c>
       <c r="B71" t="str">
-        <v>Foam Filled TPR Squishy Butter</v>
+        <v>Sugar Squish Rubber Duckie</v>
       </c>
       <c r="C71" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D71">
         <v>3</v>
       </c>
       <c r="E71">
         <v>144</v>
       </c>
       <c r="F71" t="str">
         <v>In stock</v>
       </c>
       <c r="G71" t="str">
         <v/>
       </c>
       <c r="H71" t="str">
         <v/>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>10081</v>
+        <v>10179</v>
       </c>
       <c r="B72" t="str">
-        <v>Squishy Monsters 4in</v>
+        <v>Sugar Squish Dragon</v>
       </c>
       <c r="C72" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D72">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>3.5</v>
+      </c>
+      <c r="E72" t="str">
+        <v/>
       </c>
       <c r="F72" t="str">
         <v>In stock</v>
       </c>
       <c r="G72" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H72" t="str">
         <v/>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>10083</v>
+        <v>10180</v>
       </c>
       <c r="B73" t="str">
-        <v>Squishy Eggplant 4in</v>
+        <v>Sugar Squish Teddy Bear</v>
       </c>
       <c r="C73" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D73">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E73">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="F73" t="str">
         <v>In stock</v>
       </c>
       <c r="G73" t="str">
         <v/>
       </c>
       <c r="H73" t="str">
         <v/>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>10059</v>
+        <v>10218</v>
       </c>
       <c r="B74" t="str">
-        <v>Squishy Strawberry 3in</v>
+        <v>Sugar Squish Popsicle 6in</v>
       </c>
       <c r="C74" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D74">
         <v>4</v>
       </c>
-      <c r="E74">
-        <v>144</v>
+      <c r="E74" t="str">
+        <v/>
       </c>
       <c r="F74" t="str">
         <v>In stock</v>
       </c>
       <c r="G74" t="str">
         <v/>
       </c>
       <c r="H74" t="str">
         <v/>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>10058</v>
+        <v>10118</v>
       </c>
       <c r="B75" t="str">
-        <v>Squishy Stackable Hamburger 3.5in</v>
+        <v>Sugar Squish Baby BOXED</v>
       </c>
       <c r="C75" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D75">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3.5</v>
+      </c>
+      <c r="E75" t="str">
+        <v/>
       </c>
       <c r="F75" t="str">
         <v>In stock</v>
       </c>
       <c r="G75" t="str">
         <v/>
       </c>
       <c r="H75" t="str">
         <v/>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>10053</v>
+        <v>10122</v>
       </c>
       <c r="B76" t="str">
-        <v>Squishy Corn 5in</v>
+        <v>Sugar Squish Banana 5in</v>
       </c>
       <c r="C76" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D76">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E76">
         <v>144</v>
       </c>
       <c r="F76" t="str">
         <v>In stock</v>
       </c>
       <c r="G76" t="str">
         <v/>
       </c>
       <c r="H76" t="str">
         <v/>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>10054</v>
+        <v>10129</v>
       </c>
       <c r="B77" t="str">
-        <v>Squishy Mango 4.5in</v>
+        <v>Sugar Squish Unicorn Pony</v>
       </c>
       <c r="C77" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D77">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>3.5</v>
+      </c>
+      <c r="E77" t="str">
+        <v/>
       </c>
       <c r="F77" t="str">
         <v>In stock</v>
       </c>
       <c r="G77" t="str">
         <v/>
       </c>
       <c r="H77" t="str">
         <v/>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>10060</v>
+        <v>10132</v>
       </c>
       <c r="B78" t="str">
-        <v>Squishy Strawberry 5in</v>
+        <v>Sugar Squish Goldfish 4in</v>
       </c>
       <c r="C78" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D78">
-        <v>6.5</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>3.5</v>
+      </c>
+      <c r="E78" t="str">
+        <v/>
       </c>
       <c r="F78" t="str">
         <v>In stock</v>
       </c>
       <c r="G78" t="str">
         <v/>
       </c>
       <c r="H78" t="str">
         <v/>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>10047</v>
+        <v>10147</v>
       </c>
       <c r="B79" t="str">
-        <v>Squishy Banana 5.5in</v>
+        <v>Sugar Squish Kitty Head 4in</v>
       </c>
       <c r="C79" t="str">
-        <v>Squishy</v>
+        <v>Sugar Squish</v>
       </c>
       <c r="D79">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>3</v>
+      </c>
+      <c r="E79" t="str">
+        <v/>
       </c>
       <c r="F79" t="str">
         <v>In stock</v>
       </c>
       <c r="G79" t="str">
         <v/>
       </c>
       <c r="H79" t="str">
         <v/>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>10055</v>
+        <v>10162</v>
       </c>
       <c r="B80" t="str">
-        <v>Squishy Peanut 4in</v>
+        <v>Coconut Oil Slushy Watermelon 3in</v>
       </c>
       <c r="C80" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D80">
-        <v>4</v>
+        <v>5.5</v>
       </c>
       <c r="E80">
-        <v>240</v>
+        <v>96</v>
       </c>
       <c r="F80" t="str">
         <v>In stock</v>
       </c>
       <c r="G80" t="str">
         <v/>
       </c>
       <c r="H80" t="str">
         <v/>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>10052</v>
+        <v>10163</v>
       </c>
       <c r="B81" t="str">
-        <v>Squishy Color Change Strawberry 3in</v>
+        <v>Coconut Oil Slushy Kiwi 3in</v>
       </c>
       <c r="C81" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D81">
-        <v>4</v>
+        <v>5.5</v>
       </c>
       <c r="E81">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="F81" t="str">
         <v>In stock</v>
       </c>
       <c r="G81" t="str">
-        <v>Changes color in the sun!</v>
+        <v/>
       </c>
       <c r="H81" t="str">
         <v/>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>10050</v>
+        <v>10198</v>
       </c>
       <c r="B82" t="str">
-        <v>Squishy Carrot 6in</v>
+        <v>Coconut Oil Squishy Assorted Colors</v>
       </c>
       <c r="C82" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D82">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E82">
-        <v>288</v>
+        <v>144</v>
       </c>
       <c r="F82" t="str">
         <v>In stock</v>
       </c>
       <c r="G82" t="str">
         <v/>
       </c>
       <c r="H82" t="str">
         <v/>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>10007</v>
+        <v>10200</v>
       </c>
       <c r="B83" t="str">
-        <v>Giant Squishy Carrot 12in</v>
+        <v>Coconut Oil Apple</v>
       </c>
       <c r="C83" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D83">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5</v>
+      </c>
+      <c r="E83" t="str">
+        <v/>
       </c>
       <c r="F83" t="str">
         <v>In stock</v>
       </c>
       <c r="G83" t="str">
-        <v>No display</v>
+        <v/>
       </c>
       <c r="H83" t="str">
         <v/>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>10056</v>
+        <v>10212</v>
       </c>
       <c r="B84" t="str">
-        <v>Squishy Peelable Banana 5in</v>
+        <v>Coconut Oil Potato</v>
       </c>
       <c r="C84" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D84">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5</v>
+      </c>
+      <c r="E84" t="str">
+        <v/>
       </c>
       <c r="F84" t="str">
         <v>In stock</v>
       </c>
       <c r="G84" t="str">
         <v/>
       </c>
       <c r="H84" t="str">
         <v/>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>10063</v>
+        <v>10229</v>
       </c>
       <c r="B85" t="str">
-        <v>Squishy Triangle Cheese 2.8in</v>
+        <v>Coconut Oil Cheese Fruit Inside</v>
       </c>
       <c r="C85" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D85">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5</v>
+      </c>
+      <c r="E85" t="str">
+        <v/>
       </c>
       <c r="F85" t="str">
         <v>In stock</v>
       </c>
       <c r="G85" t="str">
         <v/>
       </c>
       <c r="H85" t="str">
         <v/>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>10051</v>
+        <v>10230</v>
       </c>
       <c r="B86" t="str">
-        <v>Squishy Cheese 2in</v>
+        <v>Coconut Oil Apple Fruit Inside</v>
       </c>
       <c r="C86" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D86">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>7.5</v>
+      </c>
+      <c r="E86" t="str">
+        <v/>
       </c>
       <c r="F86" t="str">
         <v>In stock</v>
       </c>
       <c r="G86" t="str">
         <v/>
       </c>
       <c r="H86" t="str">
         <v/>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>10109</v>
+        <v>10234</v>
       </c>
       <c r="B87" t="str">
-        <v>Squishy Suction Octopus</v>
+        <v>Coconut Oil Glitter</v>
       </c>
       <c r="C87" t="str">
-        <v>Squishy</v>
+        <v>Coconut Oil/Vaseline</v>
       </c>
       <c r="D87">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E87" t="str">
+        <v/>
       </c>
       <c r="F87" t="str">
-        <v>In stock</v>
+        <v>Coming soon</v>
       </c>
       <c r="G87" t="str">
         <v/>
       </c>
       <c r="H87" t="str">
         <v/>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>10134</v>
+        <v>10151</v>
       </c>
       <c r="B88" t="str">
-        <v>Squishy Pinching Duck 5in</v>
+        <v>ASMR Pizza Slice</v>
       </c>
       <c r="C88" t="str">
-        <v>Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D88">
         <v>4</v>
       </c>
-      <c r="E88" t="str">
-        <v/>
+      <c r="E88">
+        <v>288</v>
       </c>
       <c r="F88" t="str">
         <v>In stock</v>
       </c>
       <c r="G88" t="str">
         <v/>
       </c>
       <c r="H88" t="str">
         <v/>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>10144</v>
+        <v>10183</v>
       </c>
       <c r="B89" t="str">
-        <v>Squeezy Teddy Bear</v>
+        <v>ASMR Butter 2Pack</v>
       </c>
       <c r="C89" t="str">
-        <v>Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D89">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>288</v>
       </c>
       <c r="F89" t="str">
         <v>In stock</v>
       </c>
       <c r="G89" t="str">
         <v/>
       </c>
       <c r="H89" t="str">
         <v/>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>10146</v>
+        <v>10184</v>
       </c>
       <c r="B90" t="str">
-        <v>Squeezy Pets Kitty</v>
+        <v>ASMR Popsicle</v>
       </c>
       <c r="C90" t="str">
-        <v>Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D90">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="E90">
+        <v>288</v>
       </c>
       <c r="F90" t="str">
         <v>In stock</v>
       </c>
       <c r="G90" t="str">
         <v/>
       </c>
       <c r="H90" t="str">
         <v/>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>10100</v>
+        <v>10185</v>
       </c>
       <c r="B91" t="str">
-        <v>Jumbo Tie Dye Duck 7in</v>
+        <v>ASMR Butterfly</v>
       </c>
       <c r="C91" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D91">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E91">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="F91" t="str">
         <v>In stock</v>
       </c>
       <c r="G91" t="str">
-        <v>Boxed</v>
+        <v/>
       </c>
       <c r="H91" t="str">
         <v/>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>10101</v>
+        <v>10186</v>
       </c>
       <c r="B92" t="str">
-        <v>Jumbo Strawberry 7in</v>
+        <v>ASMR Croissant</v>
       </c>
       <c r="C92" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D92">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E92">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="F92" t="str">
         <v>In stock</v>
       </c>
       <c r="G92" t="str">
-        <v>Boxed</v>
+        <v/>
       </c>
       <c r="H92" t="str">
         <v/>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>10102</v>
+        <v>10188</v>
       </c>
       <c r="B93" t="str">
-        <v>Jumbo Squishy Orange 6in</v>
+        <v>ASMR Banana</v>
       </c>
       <c r="C93" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D93">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E93">
-        <v>48</v>
+        <v>288</v>
       </c>
       <c r="F93" t="str">
         <v>In stock</v>
       </c>
       <c r="G93" t="str">
         <v/>
       </c>
       <c r="H93" t="str">
         <v/>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>10017</v>
+        <v>10189</v>
       </c>
       <c r="B94" t="str">
-        <v>Jumbo Squishy Bitter Melon Pickle 12in</v>
+        <v>ASMR Heart</v>
       </c>
       <c r="C94" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D94">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E94">
-        <v>72</v>
+        <v>288</v>
       </c>
       <c r="F94" t="str">
         <v>In stock</v>
       </c>
       <c r="G94" t="str">
         <v/>
       </c>
       <c r="H94" t="str">
         <v/>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>10107</v>
+        <v>10135</v>
       </c>
       <c r="B95" t="str">
-        <v>Jumbo Pineapple 9in</v>
+        <v>ASMR Crispy Pink Chocolate Bar 3in</v>
       </c>
       <c r="C95" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D95">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>4</v>
+      </c>
+      <c r="E95" t="str">
+        <v/>
       </c>
       <c r="F95" t="str">
         <v>In stock</v>
       </c>
       <c r="G95" t="str">
         <v/>
       </c>
       <c r="H95" t="str">
         <v/>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>10108</v>
+        <v>10137</v>
       </c>
       <c r="B96" t="str">
-        <v>Jumbo Corn 8in</v>
+        <v>ASMR Crispy White Chocolate Bar 3in</v>
       </c>
       <c r="C96" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D96">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>4</v>
+      </c>
+      <c r="E96" t="str">
+        <v/>
       </c>
       <c r="F96" t="str">
         <v>In stock</v>
       </c>
       <c r="G96" t="str">
         <v/>
       </c>
       <c r="H96" t="str">
         <v/>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>10110</v>
+        <v>10138</v>
       </c>
       <c r="B97" t="str">
-        <v>Jumbo Squishy Brain 5.5in</v>
+        <v>ASMR Crispy Cat Claw 2.5in</v>
       </c>
       <c r="C97" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D97">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>4</v>
+      </c>
+      <c r="E97" t="str">
+        <v/>
       </c>
       <c r="F97" t="str">
         <v>In stock</v>
       </c>
       <c r="G97" t="str">
         <v/>
       </c>
       <c r="H97" t="str">
         <v/>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>10112</v>
+        <v>10143</v>
       </c>
       <c r="B98" t="str">
-        <v>Jumbo Squishy Banana 16"</v>
+        <v>ASMR Crispy Donut 3in</v>
       </c>
       <c r="C98" t="str">
-        <v>Jumbo Squishy</v>
+        <v>ASMR</v>
       </c>
       <c r="D98">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E98">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="F98" t="str">
         <v>In stock</v>
       </c>
       <c r="G98" t="str">
         <v/>
       </c>
       <c r="H98" t="str">
         <v/>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>10126</v>
+        <v>10150</v>
       </c>
       <c r="B99" t="str">
-        <v>Jumbo Squishy Ice Cream Sandwich 10in</v>
+        <v>Crunchy Pudding 2in</v>
       </c>
       <c r="C99" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D99">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E99">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="F99" t="str">
         <v>In stock</v>
       </c>
       <c r="G99" t="str">
         <v/>
       </c>
       <c r="H99" t="str">
         <v/>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>10127</v>
+        <v>10165</v>
       </c>
       <c r="B100" t="str">
-        <v>Jumbo Squishy Pineapple Bear 7in</v>
+        <v>Crunchy Mango</v>
       </c>
       <c r="C100" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D100">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="E100">
-        <v>36</v>
+        <v>192</v>
       </c>
       <c r="F100" t="str">
         <v>In stock</v>
       </c>
       <c r="G100" t="str">
         <v/>
       </c>
       <c r="H100" t="str">
         <v/>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>10128</v>
+        <v>10174</v>
       </c>
       <c r="B101" t="str">
-        <v>Jumbo Squishy Pig 8in</v>
+        <v>Crunchy Cloud Soap</v>
       </c>
       <c r="C101" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Crunchy</v>
       </c>
       <c r="D101">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E101">
-        <v>32</v>
+        <v>144</v>
       </c>
       <c r="F101" t="str">
         <v>In stock</v>
       </c>
       <c r="G101" t="str">
         <v/>
       </c>
       <c r="H101" t="str">
         <v/>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>10039</v>
+        <v>10199</v>
       </c>
       <c r="B102" t="str">
-        <v>Small Butter 5.5in</v>
+        <v>Crunchy Potato Squishy</v>
       </c>
       <c r="C102" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D102">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E102" t="str">
+        <v/>
       </c>
       <c r="F102" t="str">
         <v>In stock</v>
       </c>
       <c r="G102" t="str">
         <v/>
       </c>
       <c r="H102" t="str">
         <v/>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>10084</v>
+        <v>10203</v>
       </c>
       <c r="B103" t="str">
-        <v>Slow Rise Triangle Cheese 3in</v>
+        <v>Crunchy Tangerine Squishy</v>
       </c>
       <c r="C103" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D103">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E103" t="str">
+        <v/>
       </c>
       <c r="F103" t="str">
         <v>In stock</v>
       </c>
       <c r="G103" t="str">
         <v/>
       </c>
       <c r="H103" t="str">
         <v/>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>10019</v>
+        <v>10204</v>
       </c>
       <c r="B104" t="str">
-        <v>Large Butter</v>
+        <v>Crunchy Peanut Squishy</v>
       </c>
       <c r="C104" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D104">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>5</v>
+      </c>
+      <c r="E104" t="str">
+        <v/>
       </c>
       <c r="F104" t="str">
         <v>In stock</v>
       </c>
       <c r="G104" t="str">
         <v/>
       </c>
       <c r="H104" t="str">
         <v/>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>10014</v>
+        <v>10205</v>
       </c>
       <c r="B105" t="str">
-        <v>Jumbo Butter 9.5in</v>
+        <v>Crunchy Poop with Face Squishy</v>
       </c>
       <c r="C105" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D105">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E105" t="str">
+        <v/>
       </c>
       <c r="F105" t="str">
         <v>In stock</v>
       </c>
       <c r="G105" t="str">
         <v/>
       </c>
       <c r="H105" t="str">
         <v/>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>10040</v>
+        <v>10206</v>
       </c>
       <c r="B106" t="str">
-        <v>Small Butter Assorted Colors 5.5in</v>
+        <v>Crunchy Corn Squishy</v>
       </c>
       <c r="C106" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D106">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>5</v>
+      </c>
+      <c r="E106" t="str">
+        <v/>
       </c>
       <c r="F106" t="str">
         <v>In stock</v>
       </c>
       <c r="G106" t="str">
         <v/>
       </c>
       <c r="H106" t="str">
         <v/>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>10036</v>
+        <v>10207</v>
       </c>
       <c r="B107" t="str">
-        <v>Slow Rise Chocolate Bar</v>
+        <v>Crunchy Strawberry Squishy</v>
       </c>
       <c r="C107" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D107">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E107" t="str">
+        <v/>
       </c>
       <c r="F107" t="str">
         <v>In stock</v>
       </c>
       <c r="G107" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H107" t="str">
         <v/>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>10038</v>
+        <v>10208</v>
       </c>
       <c r="B108" t="str">
-        <v>Slow Rise Strawberry 5in</v>
+        <v>Crunchy Grape Squishy</v>
       </c>
       <c r="C108" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D108">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5</v>
+      </c>
+      <c r="E108" t="str">
+        <v/>
       </c>
       <c r="F108" t="str">
         <v>In stock</v>
       </c>
       <c r="G108" t="str">
         <v/>
       </c>
       <c r="H108" t="str">
         <v/>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>10037</v>
+        <v>10210</v>
       </c>
       <c r="B109" t="str">
-        <v>Slow Rise Squishy Cheese 7CM</v>
+        <v>Crunchy Lime Squishy</v>
       </c>
       <c r="C109" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D109">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E109" t="str">
+        <v/>
       </c>
       <c r="F109" t="str">
         <v>In stock</v>
       </c>
       <c r="G109" t="str">
         <v/>
       </c>
       <c r="H109" t="str">
         <v/>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>10045</v>
+        <v>10211</v>
       </c>
       <c r="B110" t="str">
-        <v>Small Strawberry Butter 5.5in</v>
+        <v>Crunchy Puppy Squishy</v>
       </c>
       <c r="C110" t="str">
-        <v>Slow Rise</v>
+        <v>Crunchy</v>
       </c>
       <c r="D110">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>6</v>
+      </c>
+      <c r="E110" t="str">
+        <v/>
       </c>
       <c r="F110" t="str">
         <v>In stock</v>
       </c>
       <c r="G110" t="str">
         <v/>
       </c>
       <c r="H110" t="str">
         <v/>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>10061</v>
+        <v>10221</v>
       </c>
       <c r="B111" t="str">
-        <v>Squishy TABA Dumpling</v>
+        <v>Crunchy Durian</v>
       </c>
       <c r="C111" t="str">
-        <v>TABA</v>
+        <v>Crunchy</v>
       </c>
       <c r="D111">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>5</v>
+      </c>
+      <c r="E111" t="str">
+        <v/>
       </c>
       <c r="F111" t="str">
         <v>In stock</v>
       </c>
       <c r="G111" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H111" t="str">
         <v/>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>10034</v>
+        <v>10222</v>
       </c>
       <c r="B112" t="str">
-        <v>Pineapple Bread TABA</v>
+        <v>Crunchy Cheese</v>
       </c>
       <c r="C112" t="str">
-        <v>TABA</v>
+        <v>Crunchy</v>
       </c>
       <c r="D112">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>5</v>
+      </c>
+      <c r="E112" t="str">
+        <v/>
       </c>
       <c r="F112" t="str">
         <v>In stock</v>
       </c>
       <c r="G112" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H112" t="str">
         <v/>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>10082</v>
+        <v>10231</v>
       </c>
       <c r="B113" t="str">
-        <v>Squishy Cucumber 5.5in</v>
+        <v>Crunchy Watermelon</v>
       </c>
       <c r="C113" t="str">
-        <v>Clearance</v>
+        <v>Crunchy</v>
       </c>
       <c r="D113">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>5</v>
+      </c>
+      <c r="E113" t="str">
+        <v/>
       </c>
       <c r="F113" t="str">
         <v>In stock</v>
       </c>
       <c r="G113" t="str">
         <v/>
       </c>
       <c r="H113" t="str">
         <v/>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>10049</v>
+        <v>10233</v>
       </c>
       <c r="B114" t="str">
-        <v>Squishy Lettuce 3.5in</v>
+        <v>Crunchy Banana</v>
       </c>
       <c r="C114" t="str">
-        <v>Clearance</v>
+        <v>Crunchy</v>
       </c>
       <c r="D114">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E114" t="str">
+        <v/>
       </c>
       <c r="F114" t="str">
         <v>In stock</v>
       </c>
       <c r="G114" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H114" t="str">
         <v/>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>10133</v>
+        <v>10098</v>
       </c>
       <c r="B115" t="str">
-        <v>Squishy Pumpkin 2.5in</v>
+        <v>Foam Filled TPR Squishy Butter</v>
       </c>
       <c r="C115" t="str">
-        <v>Holiday</v>
+        <v>Squishy</v>
       </c>
       <c r="D115">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>3</v>
+      </c>
+      <c r="E115">
+        <v>144</v>
       </c>
       <c r="F115" t="str">
         <v>In stock</v>
       </c>
       <c r="G115" t="str">
         <v/>
       </c>
       <c r="H115" t="str">
         <v/>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>10004</v>
+        <v>10083</v>
       </c>
       <c r="B116" t="str">
-        <v>Bath Bombs with surprise toy</v>
+        <v>Squishy Eggplant 4in</v>
       </c>
       <c r="C116" t="str">
-        <v>Other</v>
+        <v>Squishy</v>
       </c>
       <c r="D116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>240</v>
       </c>
       <c r="F116" t="str">
         <v>In stock</v>
       </c>
       <c r="G116" t="str">
         <v/>
       </c>
       <c r="H116" t="str">
         <v/>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>10076</v>
+        <v>10059</v>
       </c>
       <c r="B117" t="str">
-        <v>Happy Panda Dumpling</v>
+        <v>Squishy Strawberry 3in</v>
       </c>
       <c r="C117" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D117">
-        <v>6.5</v>
+        <v>4</v>
       </c>
       <c r="E117">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="F117" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G117" t="str">
-        <v>Asst Colors, shrink wrapped</v>
+        <v/>
       </c>
       <c r="H117" t="str">
         <v/>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>10078</v>
+        <v>10058</v>
       </c>
       <c r="B118" t="str">
-        <v>Maltose Glitter Dumplings</v>
+        <v>Squishy Stackable Hamburger 3.5in</v>
       </c>
       <c r="C118" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D118">
-        <v>6.5</v>
+        <v>5</v>
       </c>
       <c r="E118">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F118" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G118" t="str">
-        <v>Maltose</v>
+        <v/>
       </c>
       <c r="H118" t="str">
         <v/>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>10006</v>
+        <v>10053</v>
       </c>
       <c r="B119" t="str">
-        <v>Color Change Dumplings</v>
+        <v>Squishy Corn 5in</v>
       </c>
       <c r="C119" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D119">
-        <v>6.5</v>
+        <v>4</v>
       </c>
       <c r="E119">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="F119" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G119" t="str">
-        <v>Changes color in the sun! shrink wrapped</v>
+        <v/>
       </c>
       <c r="H119" t="str">
         <v/>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>10011</v>
+        <v>10054</v>
       </c>
       <c r="B120" t="str">
-        <v>Glow Dumplings Assorted Colors</v>
+        <v>Squishy Mango 4.5in</v>
       </c>
       <c r="C120" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D120">
-        <v>6.5</v>
+        <v>4</v>
       </c>
       <c r="E120">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="F120" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G120" t="str">
-        <v>Asst Colors, shrink wrapped</v>
+        <v/>
       </c>
       <c r="H120" t="str">
         <v/>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>10044</v>
+        <v>10060</v>
       </c>
       <c r="B121" t="str">
-        <v>SMALL Glitter Dumplings Orbeez</v>
+        <v>Squishy Strawberry 5in</v>
       </c>
       <c r="C121" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D121">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="E121">
-        <v>288</v>
+        <v>80</v>
       </c>
       <c r="F121" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G121" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H121" t="str">
         <v/>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>10016</v>
+        <v>10047</v>
       </c>
       <c r="B122" t="str">
-        <v>Jumbo Solid Dumplings 7in</v>
+        <v>Squishy Banana 5.5in</v>
       </c>
       <c r="C122" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D122">
-        <v>20</v>
+        <v>3.5</v>
       </c>
       <c r="E122">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="F122" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G122" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H122" t="str">
         <v/>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>10115</v>
+        <v>10050</v>
       </c>
       <c r="B123" t="str">
-        <v>Jumbo Glitter Dumpling 7.5in</v>
+        <v>Squishy Carrot 6in</v>
       </c>
       <c r="C123" t="str">
-        <v>Dumplings</v>
+        <v>Squishy</v>
       </c>
       <c r="D123">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="E123">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="F123" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G123" t="str">
         <v/>
       </c>
       <c r="H123" t="str">
         <v/>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>10091</v>
+        <v>10007</v>
       </c>
       <c r="B124" t="str">
-        <v>Sugar Squish Gorilla 3.5in</v>
+        <v>Giant Squishy Carrot 12in</v>
       </c>
       <c r="C124" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D124">
-        <v>4.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>10</v>
+      </c>
+      <c r="E124">
+        <v>48</v>
       </c>
       <c r="F124" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G124" t="str">
-        <v>Assorted Colors</v>
+        <v>No display</v>
       </c>
       <c r="H124" t="str">
         <v/>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>10092</v>
+        <v>10056</v>
       </c>
       <c r="B125" t="str">
-        <v>Sugar Squish Axolotl 2.5in</v>
+        <v>Squishy Peelable Banana 5in</v>
       </c>
       <c r="C125" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D125">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E125">
-        <v>144</v>
+        <v>12</v>
       </c>
       <c r="F125" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G125" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H125" t="str">
         <v/>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>10087</v>
+        <v>10063</v>
       </c>
       <c r="B126" t="str">
-        <v>Sugar Kitty 3in</v>
+        <v>Squishy Triangle Cheese 2.8in</v>
       </c>
       <c r="C126" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D126">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E126">
-        <v>144</v>
+        <v>12</v>
       </c>
       <c r="F126" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G126" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H126" t="str">
         <v/>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>10088</v>
+        <v>10051</v>
       </c>
       <c r="B127" t="str">
-        <v>Sugar Squish Glitter Cube 2in</v>
+        <v>Squishy Cheese 2in</v>
       </c>
       <c r="C127" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D127">
         <v>3.5</v>
       </c>
       <c r="E127">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="F127" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G127" t="str">
-        <v>In Display</v>
+        <v/>
       </c>
       <c r="H127" t="str">
         <v/>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>10032</v>
+        <v>10109</v>
       </c>
       <c r="B128" t="str">
-        <v>Maltose Sugar Block Cube 2.5in</v>
+        <v>Squishy Suction Octopus</v>
       </c>
       <c r="C128" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D128">
         <v>4</v>
       </c>
       <c r="E128">
-        <v>12</v>
+        <v>144</v>
       </c>
       <c r="F128" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G128" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H128" t="str">
         <v/>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>10029</v>
+        <v>10154</v>
       </c>
       <c r="B129" t="str">
-        <v>Maltose Snowflake Cube</v>
+        <v>Squishy Chicken Wing 4in</v>
       </c>
       <c r="C129" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D129">
-        <v>4.5</v>
+        <v>3.75</v>
       </c>
       <c r="E129">
-        <v>12</v>
+        <v>256</v>
       </c>
       <c r="F129" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G129" t="str">
-        <v>Assorted Colors</v>
+        <v/>
       </c>
       <c r="H129" t="str">
         <v/>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>10072</v>
+        <v>10155</v>
       </c>
       <c r="B130" t="str">
-        <v>Sugar Squish Peanut 4in</v>
+        <v>Squishy Chicken Leg 4in</v>
       </c>
       <c r="C130" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D130">
-        <v>5</v>
+        <v>3.75</v>
       </c>
       <c r="E130">
-        <v>120</v>
+        <v>256</v>
       </c>
       <c r="F130" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G130" t="str">
         <v/>
       </c>
       <c r="H130" t="str">
         <v/>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>10104</v>
+        <v>10156</v>
       </c>
       <c r="B131" t="str">
-        <v>Sugar Squish Puppy</v>
+        <v>Squishy Hamburger 3in</v>
       </c>
       <c r="C131" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D131">
-        <v>4</v>
+        <v>3.75</v>
       </c>
       <c r="E131">
-        <v>144</v>
+        <v>256</v>
       </c>
       <c r="F131" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G131" t="str">
         <v/>
       </c>
       <c r="H131" t="str">
         <v/>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>10105</v>
+        <v>10173</v>
       </c>
       <c r="B132" t="str">
-        <v>Sugar Pumpkins</v>
+        <v>Squishy Cloud</v>
       </c>
       <c r="C132" t="str">
-        <v>Sugar Squish</v>
+        <v>Squishy</v>
       </c>
       <c r="D132">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E132">
         <v>96</v>
       </c>
       <c r="F132" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G132" t="str">
         <v/>
       </c>
       <c r="H132" t="str">
         <v/>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>10162</v>
+        <v>10181</v>
       </c>
       <c r="B133" t="str">
-        <v>Coconut Oil Slushy Watermelon 3in</v>
+        <v>Squishy Potato With Face</v>
       </c>
       <c r="C133" t="str">
-        <v>Coconut Oil/Vaseline</v>
+        <v>Squishy</v>
       </c>
       <c r="D133">
-        <v>5.5</v>
+        <v>5</v>
       </c>
       <c r="E133">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="F133" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G133" t="str">
         <v/>
       </c>
       <c r="H133" t="str">
         <v/>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>10163</v>
+        <v>10190</v>
       </c>
       <c r="B134" t="str">
-        <v>Coconut Oil Slushy Kiwi 3in</v>
+        <v>Squishy Pineapple Chick</v>
       </c>
       <c r="C134" t="str">
-        <v>Coconut Oil/Vaseline</v>
+        <v>Squishy</v>
       </c>
       <c r="D134">
-        <v>5.5</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>3</v>
+      </c>
+      <c r="E134" t="str">
+        <v/>
       </c>
       <c r="F134" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G134" t="str">
         <v/>
       </c>
       <c r="H134" t="str">
         <v/>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>10139</v>
+        <v>10191</v>
       </c>
       <c r="B135" t="str">
-        <v>Coconut Oil Squish Triangle Yellow Cheese</v>
+        <v>Squishy Cat Paw 3.5in</v>
       </c>
       <c r="C135" t="str">
-        <v>Coconut Oil/Vaseline</v>
+        <v>Squishy</v>
       </c>
       <c r="D135">
-        <v>5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>4</v>
+      </c>
+      <c r="E135">
+        <v>144</v>
       </c>
       <c r="F135" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G135" t="str">
         <v/>
       </c>
       <c r="H135" t="str">
         <v/>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>10138</v>
+        <v>10197</v>
       </c>
       <c r="B136" t="str">
-        <v>ASMR Crispy Cat Claw 2.5in</v>
+        <v>BOXED Squishy Cheese</v>
       </c>
       <c r="C136" t="str">
-        <v>ASMR</v>
+        <v>Squishy</v>
       </c>
       <c r="D136">
-        <v>4.5</v>
+        <v>3.75</v>
       </c>
       <c r="E136" t="str">
         <v/>
       </c>
       <c r="F136" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G136" t="str">
         <v/>
       </c>
       <c r="H136" t="str">
         <v/>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>10143</v>
+        <v>10117</v>
       </c>
       <c r="B137" t="str">
-        <v>ASMR Crispy Donut 3in</v>
+        <v>Green Mango</v>
       </c>
       <c r="C137" t="str">
-        <v>ASMR</v>
+        <v>Squishy</v>
       </c>
       <c r="D137">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>3</v>
+      </c>
+      <c r="E137" t="str">
+        <v/>
       </c>
       <c r="F137" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G137" t="str">
         <v/>
       </c>
       <c r="H137" t="str">
         <v/>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>10174</v>
+        <v>10134</v>
       </c>
       <c r="B138" t="str">
-        <v>Crunchy Cloud Soap</v>
+        <v>Squishy Pinching Duck 5in</v>
       </c>
       <c r="C138" t="str">
-        <v>Crunchy</v>
+        <v>Squishy</v>
       </c>
       <c r="D138">
-        <v>4.5</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>4</v>
+      </c>
+      <c r="E138" t="str">
+        <v/>
       </c>
       <c r="F138" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G138" t="str">
         <v/>
       </c>
       <c r="H138" t="str">
         <v/>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>10057</v>
+        <v>10144</v>
       </c>
       <c r="B139" t="str">
-        <v>Squishy Pineapple 3in</v>
+        <v>Squeezy Teddy Bear</v>
       </c>
       <c r="C139" t="str">
         <v>Squishy</v>
       </c>
       <c r="D139">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>5</v>
+      </c>
+      <c r="E139" t="str">
+        <v/>
       </c>
       <c r="F139" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G139" t="str">
         <v/>
       </c>
       <c r="H139" t="str">
         <v/>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>10018</v>
+        <v>10145</v>
       </c>
       <c r="B140" t="str">
-        <v>Jumbo Squishy Peanut 6.5in</v>
+        <v>Squeezy Pets Puppy</v>
       </c>
       <c r="C140" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Squishy</v>
       </c>
       <c r="D140">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>5</v>
+      </c>
+      <c r="E140" t="str">
+        <v/>
       </c>
       <c r="F140" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G140" t="str">
         <v/>
       </c>
       <c r="H140" t="str">
         <v/>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>10125</v>
+        <v>10146</v>
       </c>
       <c r="B141" t="str">
-        <v>Jumbo Squishy Cherries 7in</v>
+        <v>Squeezy Pets Kitty</v>
       </c>
       <c r="C141" t="str">
-        <v>Jumbo Squishy</v>
+        <v>Squishy</v>
       </c>
       <c r="D141">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>5</v>
+      </c>
+      <c r="E141" t="str">
+        <v/>
       </c>
       <c r="F141" t="str">
-        <v>Sold out</v>
+        <v>In stock</v>
       </c>
       <c r="G141" t="str">
         <v/>
       </c>
       <c r="H141" t="str">
         <v/>
       </c>
     </row>
     <row r="142">
       <c r="A142">
+        <v>10101</v>
+      </c>
+      <c r="B142" t="str">
+        <v>Jumbo Strawberry 7in</v>
+      </c>
+      <c r="C142" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D142">
+        <v>10</v>
+      </c>
+      <c r="E142">
+        <v>24</v>
+      </c>
+      <c r="F142" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G142" t="str">
+        <v>Boxed</v>
+      </c>
+      <c r="H142" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>10018</v>
+      </c>
+      <c r="B143" t="str">
+        <v>Jumbo Squishy Peanut 6.5in</v>
+      </c>
+      <c r="C143" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D143">
+        <v>9</v>
+      </c>
+      <c r="E143">
+        <v>60</v>
+      </c>
+      <c r="F143" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G143" t="str">
+        <v/>
+      </c>
+      <c r="H143" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>10017</v>
+      </c>
+      <c r="B144" t="str">
+        <v>Jumbo Squishy Bitter Melon Pickle 12in</v>
+      </c>
+      <c r="C144" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D144">
+        <v>7</v>
+      </c>
+      <c r="E144">
+        <v>72</v>
+      </c>
+      <c r="F144" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G144" t="str">
+        <v/>
+      </c>
+      <c r="H144" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>10107</v>
+      </c>
+      <c r="B145" t="str">
+        <v>Jumbo Pineapple 9in</v>
+      </c>
+      <c r="C145" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D145">
+        <v>10</v>
+      </c>
+      <c r="E145">
+        <v>24</v>
+      </c>
+      <c r="F145" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G145" t="str">
+        <v/>
+      </c>
+      <c r="H145" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>10108</v>
+      </c>
+      <c r="B146" t="str">
+        <v>Jumbo Corn 8in</v>
+      </c>
+      <c r="C146" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D146">
+        <v>10</v>
+      </c>
+      <c r="E146">
+        <v>36</v>
+      </c>
+      <c r="F146" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G146" t="str">
+        <v/>
+      </c>
+      <c r="H146" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>10110</v>
+      </c>
+      <c r="B147" t="str">
+        <v>Jumbo Squishy Brain 5.5in</v>
+      </c>
+      <c r="C147" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D147">
+        <v>10</v>
+      </c>
+      <c r="E147">
+        <v>40</v>
+      </c>
+      <c r="F147" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G147" t="str">
+        <v/>
+      </c>
+      <c r="H147" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>10112</v>
+      </c>
+      <c r="B148" t="str">
+        <v>Jumbo Squishy Banana 16"</v>
+      </c>
+      <c r="C148" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D148">
+        <v>11</v>
+      </c>
+      <c r="E148">
+        <v>24</v>
+      </c>
+      <c r="F148" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G148" t="str">
+        <v/>
+      </c>
+      <c r="H148" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>10157</v>
+      </c>
+      <c r="B149" t="str">
+        <v>Jumbo Squishy Chicken Leg 8in</v>
+      </c>
+      <c r="C149" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D149">
+        <v>10</v>
+      </c>
+      <c r="E149">
+        <v>48</v>
+      </c>
+      <c r="F149" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G149" t="str">
+        <v/>
+      </c>
+      <c r="H149" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>10159</v>
+      </c>
+      <c r="B150" t="str">
+        <v>Jumbo Squishy Burger 2lbs</v>
+      </c>
+      <c r="C150" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D150">
+        <v>10</v>
+      </c>
+      <c r="E150">
+        <v>24</v>
+      </c>
+      <c r="F150" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G150" t="str">
+        <v/>
+      </c>
+      <c r="H150" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>10161</v>
+      </c>
+      <c r="B151" t="str">
+        <v>Jumbo Solid Squishy Duck BOXED</v>
+      </c>
+      <c r="C151" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D151">
+        <v>11</v>
+      </c>
+      <c r="E151">
+        <v>36</v>
+      </c>
+      <c r="F151" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G151" t="str">
+        <v/>
+      </c>
+      <c r="H151" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>10164</v>
+      </c>
+      <c r="B152" t="str">
+        <v>Jumbo Squishy Pepper 15in</v>
+      </c>
+      <c r="C152" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D152">
+        <v>10</v>
+      </c>
+      <c r="E152">
+        <v>48</v>
+      </c>
+      <c r="F152" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G152" t="str">
+        <v/>
+      </c>
+      <c r="H152" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>10158</v>
+      </c>
+      <c r="B153" t="str">
+        <v>Jumbo Squishy Lemon/Lime</v>
+      </c>
+      <c r="C153" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D153">
+        <v>10</v>
+      </c>
+      <c r="E153">
+        <v>48</v>
+      </c>
+      <c r="F153" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G153" t="str">
+        <v/>
+      </c>
+      <c r="H153" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>10171</v>
+      </c>
+      <c r="B154" t="str">
+        <v>Jumbo Squishy Popsicle 11in</v>
+      </c>
+      <c r="C154" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D154">
+        <v>10</v>
+      </c>
+      <c r="E154">
+        <v>40</v>
+      </c>
+      <c r="F154" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G154" t="str">
+        <v/>
+      </c>
+      <c r="H154" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>10172</v>
+      </c>
+      <c r="B155" t="str">
+        <v>Jumbo Squishy Eggplant 17"</v>
+      </c>
+      <c r="C155" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D155">
+        <v>10</v>
+      </c>
+      <c r="E155">
+        <v>24</v>
+      </c>
+      <c r="F155" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G155" t="str">
+        <v/>
+      </c>
+      <c r="H155" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>10176</v>
+      </c>
+      <c r="B156" t="str">
+        <v>Jumbo Squishy Cheese</v>
+      </c>
+      <c r="C156" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D156">
+        <v>10</v>
+      </c>
+      <c r="E156">
+        <v>24</v>
+      </c>
+      <c r="F156" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G156" t="str">
+        <v/>
+      </c>
+      <c r="H156" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>10216</v>
+      </c>
+      <c r="B157" t="str">
+        <v>Jumbo Squishy Pencil</v>
+      </c>
+      <c r="C157" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D157">
+        <v>9</v>
+      </c>
+      <c r="E157" t="str">
+        <v/>
+      </c>
+      <c r="F157" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G157" t="str">
+        <v/>
+      </c>
+      <c r="H157" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>10126</v>
+      </c>
+      <c r="B158" t="str">
+        <v>Jumbo Squishy Ice Cream Sandwich 10in</v>
+      </c>
+      <c r="C158" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D158">
+        <v>10</v>
+      </c>
+      <c r="E158">
+        <v>40</v>
+      </c>
+      <c r="F158" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G158" t="str">
+        <v/>
+      </c>
+      <c r="H158" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>10127</v>
+      </c>
+      <c r="B159" t="str">
+        <v>Jumbo Squishy Pineapple Bear 7in</v>
+      </c>
+      <c r="C159" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D159">
+        <v>10</v>
+      </c>
+      <c r="E159">
+        <v>36</v>
+      </c>
+      <c r="F159" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G159" t="str">
+        <v/>
+      </c>
+      <c r="H159" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>10128</v>
+      </c>
+      <c r="B160" t="str">
+        <v>Jumbo Squishy Pig 8in</v>
+      </c>
+      <c r="C160" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D160">
+        <v>10</v>
+      </c>
+      <c r="E160">
+        <v>32</v>
+      </c>
+      <c r="F160" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G160" t="str">
+        <v/>
+      </c>
+      <c r="H160" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>10039</v>
+      </c>
+      <c r="B161" t="str">
+        <v>Small Butter 5.5in</v>
+      </c>
+      <c r="C161" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D161">
+        <v>4</v>
+      </c>
+      <c r="E161">
+        <v>288</v>
+      </c>
+      <c r="F161" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G161" t="str">
+        <v/>
+      </c>
+      <c r="H161" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>10084</v>
+      </c>
+      <c r="B162" t="str">
+        <v>Slow Rise Triangle Cheese 3in</v>
+      </c>
+      <c r="C162" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D162">
+        <v>3.5</v>
+      </c>
+      <c r="E162">
+        <v>288</v>
+      </c>
+      <c r="F162" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G162" t="str">
+        <v/>
+      </c>
+      <c r="H162" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>10019</v>
+      </c>
+      <c r="B163" t="str">
+        <v>Large Butter</v>
+      </c>
+      <c r="C163" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D163">
+        <v>7</v>
+      </c>
+      <c r="E163">
+        <v>20</v>
+      </c>
+      <c r="F163" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G163" t="str">
+        <v/>
+      </c>
+      <c r="H163" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>10014</v>
+      </c>
+      <c r="B164" t="str">
+        <v>Jumbo Butter 9.5in</v>
+      </c>
+      <c r="C164" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D164">
+        <v>6.5</v>
+      </c>
+      <c r="E164">
+        <v>144</v>
+      </c>
+      <c r="F164" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G164" t="str">
+        <v/>
+      </c>
+      <c r="H164" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>10040</v>
+      </c>
+      <c r="B165" t="str">
+        <v>Small Butter Assorted Colors 5.5in</v>
+      </c>
+      <c r="C165" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D165">
+        <v>4</v>
+      </c>
+      <c r="E165">
+        <v>360</v>
+      </c>
+      <c r="F165" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G165" t="str">
+        <v/>
+      </c>
+      <c r="H165" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>10036</v>
+      </c>
+      <c r="B166" t="str">
+        <v>Slow Rise Chocolate Bar</v>
+      </c>
+      <c r="C166" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166">
+        <v>288</v>
+      </c>
+      <c r="F166" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G166" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H166" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>10038</v>
+      </c>
+      <c r="B167" t="str">
+        <v>Slow Rise Strawberry 5in</v>
+      </c>
+      <c r="C167" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D167">
+        <v>3</v>
+      </c>
+      <c r="E167">
+        <v>12</v>
+      </c>
+      <c r="F167" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G167" t="str">
+        <v/>
+      </c>
+      <c r="H167" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>10037</v>
+      </c>
+      <c r="B168" t="str">
+        <v>Slow Rise Squishy Cheese 7CM</v>
+      </c>
+      <c r="C168" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D168">
+        <v>4</v>
+      </c>
+      <c r="E168">
+        <v>288</v>
+      </c>
+      <c r="F168" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G168" t="str">
+        <v/>
+      </c>
+      <c r="H168" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>10045</v>
+      </c>
+      <c r="B169" t="str">
+        <v>Small Strawberry Butter 5.5in</v>
+      </c>
+      <c r="C169" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D169">
+        <v>4</v>
+      </c>
+      <c r="E169">
+        <v>288</v>
+      </c>
+      <c r="F169" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G169" t="str">
+        <v/>
+      </c>
+      <c r="H169" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>10177</v>
+      </c>
+      <c r="B170" t="str">
+        <v>Slow Rise Squishy Bread Asst</v>
+      </c>
+      <c r="C170" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D170">
+        <v>4</v>
+      </c>
+      <c r="E170" t="str">
+        <v/>
+      </c>
+      <c r="F170" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G170" t="str">
+        <v/>
+      </c>
+      <c r="H170" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>10182</v>
+      </c>
+      <c r="B171" t="str">
+        <v>Slow Rise Bread Asst</v>
+      </c>
+      <c r="C171" t="str">
+        <v>Slow Rise</v>
+      </c>
+      <c r="D171">
+        <v>3</v>
+      </c>
+      <c r="E171">
+        <v>240</v>
+      </c>
+      <c r="F171" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G171" t="str">
+        <v/>
+      </c>
+      <c r="H171" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>10061</v>
+      </c>
+      <c r="B172" t="str">
+        <v>Squishy TABA Dumpling</v>
+      </c>
+      <c r="C172" t="str">
+        <v>TABA</v>
+      </c>
+      <c r="D172">
+        <v>3.5</v>
+      </c>
+      <c r="E172">
+        <v>16</v>
+      </c>
+      <c r="F172" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G172" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H172" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>10034</v>
+      </c>
+      <c r="B173" t="str">
+        <v>Pineapple Bread TABA</v>
+      </c>
+      <c r="C173" t="str">
+        <v>TABA</v>
+      </c>
+      <c r="D173">
+        <v>3.5</v>
+      </c>
+      <c r="E173">
+        <v>12</v>
+      </c>
+      <c r="F173" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G173" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H173" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>10192</v>
+      </c>
+      <c r="B174" t="str">
+        <v>Sugar Squish Snowman</v>
+      </c>
+      <c r="C174" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D174">
+        <v>4</v>
+      </c>
+      <c r="E174">
+        <v>144</v>
+      </c>
+      <c r="F174" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G174" t="str">
+        <v/>
+      </c>
+      <c r="H174" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>10167</v>
+      </c>
+      <c r="B175" t="str">
+        <v>Jumbo Squishy Ghost 8in</v>
+      </c>
+      <c r="C175" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D175">
+        <v>12</v>
+      </c>
+      <c r="E175">
+        <v>36</v>
+      </c>
+      <c r="F175" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G175" t="str">
+        <v/>
+      </c>
+      <c r="H175" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>10223</v>
+      </c>
+      <c r="B176" t="str">
+        <v>Coconut Oil Pumpkin</v>
+      </c>
+      <c r="C176" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D176">
+        <v>7</v>
+      </c>
+      <c r="E176" t="str">
+        <v/>
+      </c>
+      <c r="F176" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G176" t="str">
+        <v/>
+      </c>
+      <c r="H176" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>10236</v>
+      </c>
+      <c r="B177" t="str">
+        <v>Halloween XL Fun</v>
+      </c>
+      <c r="C177" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D177">
+        <v>7.5</v>
+      </c>
+      <c r="E177" t="str">
+        <v/>
+      </c>
+      <c r="F177" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G177" t="str">
+        <v/>
+      </c>
+      <c r="H177" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>10133</v>
+      </c>
+      <c r="B178" t="str">
+        <v>Squishy Pumpkin 2.5in</v>
+      </c>
+      <c r="C178" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D178">
+        <v>3.5</v>
+      </c>
+      <c r="E178" t="str">
+        <v/>
+      </c>
+      <c r="F178" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G178" t="str">
+        <v/>
+      </c>
+      <c r="H178" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>10081</v>
+      </c>
+      <c r="B179" t="str">
+        <v>Squishy Monsters 4in</v>
+      </c>
+      <c r="C179" t="str">
+        <v>ON SALE!</v>
+      </c>
+      <c r="D179">
+        <v>2</v>
+      </c>
+      <c r="E179">
+        <v>288</v>
+      </c>
+      <c r="F179" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G179" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H179" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>10082</v>
+      </c>
+      <c r="B180" t="str">
+        <v>Squishy Cucumber 5.5in</v>
+      </c>
+      <c r="C180" t="str">
+        <v>ON SALE!</v>
+      </c>
+      <c r="D180">
+        <v>2</v>
+      </c>
+      <c r="E180">
+        <v>288</v>
+      </c>
+      <c r="F180" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G180" t="str">
+        <v/>
+      </c>
+      <c r="H180" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>10049</v>
+      </c>
+      <c r="B181" t="str">
+        <v>Squishy Lettuce 3.5in</v>
+      </c>
+      <c r="C181" t="str">
+        <v>ON SALE!</v>
+      </c>
+      <c r="D181">
+        <v>2.5</v>
+      </c>
+      <c r="E181">
+        <v>144</v>
+      </c>
+      <c r="F181" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G181" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H181" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>10004</v>
+      </c>
+      <c r="B182" t="str">
+        <v>Bath Bombs with surprise toy</v>
+      </c>
+      <c r="C182" t="str">
+        <v>Other</v>
+      </c>
+      <c r="D182">
+        <v>3</v>
+      </c>
+      <c r="E182">
+        <v>1</v>
+      </c>
+      <c r="F182" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G182" t="str">
+        <v/>
+      </c>
+      <c r="H182" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>10123</v>
+      </c>
+      <c r="B183" t="str">
+        <v>Fidget Ball Spinner</v>
+      </c>
+      <c r="C183" t="str">
+        <v>Other</v>
+      </c>
+      <c r="D183">
+        <v>5</v>
+      </c>
+      <c r="E183" t="str">
+        <v/>
+      </c>
+      <c r="F183" t="str">
+        <v>In stock</v>
+      </c>
+      <c r="G183" t="str">
+        <v/>
+      </c>
+      <c r="H183" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>10077</v>
+      </c>
+      <c r="B184" t="str">
+        <v>XL Glitter Dumpling with ORBEEZ 6in</v>
+      </c>
+      <c r="C184" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D184">
+        <v>17.5</v>
+      </c>
+      <c r="E184">
+        <v>24</v>
+      </c>
+      <c r="F184" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G184" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H184" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>10006</v>
+      </c>
+      <c r="B185" t="str">
+        <v>Color Change Dumplings</v>
+      </c>
+      <c r="C185" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D185">
+        <v>6.5</v>
+      </c>
+      <c r="E185">
+        <v>96</v>
+      </c>
+      <c r="F185" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G185" t="str">
+        <v>Changes color in the sun! shrink wrapped</v>
+      </c>
+      <c r="H185" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>10074</v>
+      </c>
+      <c r="B186" t="str">
+        <v>Swirl Dumplings Assorted Colors</v>
+      </c>
+      <c r="C186" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D186">
+        <v>6.5</v>
+      </c>
+      <c r="E186">
+        <v>72</v>
+      </c>
+      <c r="F186" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G186" t="str">
+        <v>Asst Colors, shrink wrapped</v>
+      </c>
+      <c r="H186" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>10044</v>
+      </c>
+      <c r="B187" t="str">
+        <v>SMALL Glitter Dumplings Orbeez</v>
+      </c>
+      <c r="C187" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D187">
+        <v>3</v>
+      </c>
+      <c r="E187">
+        <v>288</v>
+      </c>
+      <c r="F187" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G187" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H187" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>10016</v>
+      </c>
+      <c r="B188" t="str">
+        <v>Jumbo Solid Dumplings 7in</v>
+      </c>
+      <c r="C188" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D188">
+        <v>20</v>
+      </c>
+      <c r="E188">
+        <v>24</v>
+      </c>
+      <c r="F188" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G188" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H188" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>10253</v>
+      </c>
+      <c r="B189" t="str">
+        <v>Crunchy Christmas Dumpling</v>
+      </c>
+      <c r="C189" t="str">
+        <v>Dumplings</v>
+      </c>
+      <c r="D189">
+        <v>6.5</v>
+      </c>
+      <c r="E189" t="str">
+        <v/>
+      </c>
+      <c r="F189" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G189" t="str">
+        <v/>
+      </c>
+      <c r="H189" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>10092</v>
+      </c>
+      <c r="B190" t="str">
+        <v>Sugar Squish Axolotl 2.5in</v>
+      </c>
+      <c r="C190" t="str">
+        <v>Sugar Squish</v>
+      </c>
+      <c r="D190">
+        <v>4</v>
+      </c>
+      <c r="E190">
+        <v>144</v>
+      </c>
+      <c r="F190" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G190" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H190" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>10029</v>
+      </c>
+      <c r="B191" t="str">
+        <v>Maltose Snowflake Cube</v>
+      </c>
+      <c r="C191" t="str">
+        <v>Sugar Squish</v>
+      </c>
+      <c r="D191">
+        <v>4.5</v>
+      </c>
+      <c r="E191">
+        <v>12</v>
+      </c>
+      <c r="F191" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G191" t="str">
+        <v>Assorted Colors</v>
+      </c>
+      <c r="H191" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>10178</v>
+      </c>
+      <c r="B192" t="str">
+        <v>Sugar Squish Highland Cow</v>
+      </c>
+      <c r="C192" t="str">
+        <v>Sugar Squish</v>
+      </c>
+      <c r="D192">
+        <v>3.5</v>
+      </c>
+      <c r="E192" t="str">
+        <v/>
+      </c>
+      <c r="F192" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G192" t="str">
+        <v/>
+      </c>
+      <c r="H192" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>10219</v>
+      </c>
+      <c r="B193" t="str">
+        <v>Maltose Funny Face</v>
+      </c>
+      <c r="C193" t="str">
+        <v>Sugar Squish</v>
+      </c>
+      <c r="D193">
+        <v>4</v>
+      </c>
+      <c r="E193" t="str">
+        <v/>
+      </c>
+      <c r="F193" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G193" t="str">
+        <v/>
+      </c>
+      <c r="H193" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>10166</v>
+      </c>
+      <c r="B194" t="str">
+        <v>Coconut Oil Banana 7in</v>
+      </c>
+      <c r="C194" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D194">
+        <v>6</v>
+      </c>
+      <c r="E194">
+        <v>144</v>
+      </c>
+      <c r="F194" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G194" t="str">
+        <v/>
+      </c>
+      <c r="H194" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>10168</v>
+      </c>
+      <c r="B195" t="str">
+        <v>Coconut Oil Fruit Inside</v>
+      </c>
+      <c r="C195" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D195">
+        <v>5</v>
+      </c>
+      <c r="E195">
+        <v>144</v>
+      </c>
+      <c r="F195" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G195" t="str">
+        <v/>
+      </c>
+      <c r="H195" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>10169</v>
+      </c>
+      <c r="B196" t="str">
+        <v>Coconut Oil Diamond Squish</v>
+      </c>
+      <c r="C196" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D196">
+        <v>5</v>
+      </c>
+      <c r="E196">
+        <v>144</v>
+      </c>
+      <c r="F196" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G196" t="str">
+        <v/>
+      </c>
+      <c r="H196" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>10170</v>
+      </c>
+      <c r="B197" t="str">
+        <v>Coconut Oil Pearl</v>
+      </c>
+      <c r="C197" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D197">
+        <v>5</v>
+      </c>
+      <c r="E197">
+        <v>144</v>
+      </c>
+      <c r="F197" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G197" t="str">
+        <v/>
+      </c>
+      <c r="H197" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>10175</v>
+      </c>
+      <c r="B198" t="str">
+        <v>Coconut Oil Slushy Potato</v>
+      </c>
+      <c r="C198" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D198">
+        <v>5.5</v>
+      </c>
+      <c r="E198">
+        <v>96</v>
+      </c>
+      <c r="F198" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G198" t="str">
+        <v/>
+      </c>
+      <c r="H198" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>10214</v>
+      </c>
+      <c r="B199" t="str">
+        <v>Large Coconut Oil Cheese Cube</v>
+      </c>
+      <c r="C199" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D199">
+        <v>7.5</v>
+      </c>
+      <c r="E199" t="str">
+        <v/>
+      </c>
+      <c r="F199" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G199" t="str">
+        <v/>
+      </c>
+      <c r="H199" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>10224</v>
+      </c>
+      <c r="B200" t="str">
+        <v>Coconut Oil Mango</v>
+      </c>
+      <c r="C200" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D200">
+        <v>6</v>
+      </c>
+      <c r="E200" t="str">
+        <v/>
+      </c>
+      <c r="F200" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G200" t="str">
+        <v/>
+      </c>
+      <c r="H200" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>10139</v>
+      </c>
+      <c r="B201" t="str">
+        <v>Coconut Oil Squish Triangle Yellow Cheese</v>
+      </c>
+      <c r="C201" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D201">
+        <v>5</v>
+      </c>
+      <c r="E201" t="str">
+        <v/>
+      </c>
+      <c r="F201" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G201" t="str">
+        <v/>
+      </c>
+      <c r="H201" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>10140</v>
+      </c>
+      <c r="B202" t="str">
+        <v>Coconut Oil Squish Triangle ASSORTED Cheese</v>
+      </c>
+      <c r="C202" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D202">
+        <v>5</v>
+      </c>
+      <c r="E202" t="str">
+        <v/>
+      </c>
+      <c r="F202" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G202" t="str">
+        <v/>
+      </c>
+      <c r="H202" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>10141</v>
+      </c>
+      <c r="B203" t="str">
+        <v>Coconut Oil Squeeze Cloud</v>
+      </c>
+      <c r="C203" t="str">
+        <v>Coconut Oil/Vaseline</v>
+      </c>
+      <c r="D203">
+        <v>5</v>
+      </c>
+      <c r="E203" t="str">
+        <v/>
+      </c>
+      <c r="F203" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G203" t="str">
+        <v/>
+      </c>
+      <c r="H203" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>10136</v>
+      </c>
+      <c r="B204" t="str">
+        <v>ASMR Crispy Dubai Chocolate Bar 3 on</v>
+      </c>
+      <c r="C204" t="str">
+        <v>ASMR</v>
+      </c>
+      <c r="D204">
+        <v>4</v>
+      </c>
+      <c r="E204" t="str">
+        <v/>
+      </c>
+      <c r="F204" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G204" t="str">
+        <v/>
+      </c>
+      <c r="H204" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>10202</v>
+      </c>
+      <c r="B205" t="str">
+        <v>Crunchy Pineapple Bun</v>
+      </c>
+      <c r="C205" t="str">
+        <v>Crunchy</v>
+      </c>
+      <c r="D205">
+        <v>6</v>
+      </c>
+      <c r="E205" t="str">
+        <v/>
+      </c>
+      <c r="F205" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G205" t="str">
+        <v/>
+      </c>
+      <c r="H205" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>10213</v>
+      </c>
+      <c r="B206" t="str">
+        <v>Crunchy Cream Roll Squishy</v>
+      </c>
+      <c r="C206" t="str">
+        <v>Crunchy</v>
+      </c>
+      <c r="D206">
+        <v>5</v>
+      </c>
+      <c r="E206" t="str">
+        <v/>
+      </c>
+      <c r="F206" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G206" t="str">
+        <v/>
+      </c>
+      <c r="H206" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>10055</v>
+      </c>
+      <c r="B207" t="str">
+        <v>Squishy Peanut 4in</v>
+      </c>
+      <c r="C207" t="str">
+        <v>Squishy</v>
+      </c>
+      <c r="D207">
+        <v>4</v>
+      </c>
+      <c r="E207">
+        <v>240</v>
+      </c>
+      <c r="F207" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G207" t="str">
+        <v/>
+      </c>
+      <c r="H207" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>10052</v>
+      </c>
+      <c r="B208" t="str">
+        <v>Squishy Color Change Strawberry 3in</v>
+      </c>
+      <c r="C208" t="str">
+        <v>Squishy</v>
+      </c>
+      <c r="D208">
+        <v>4</v>
+      </c>
+      <c r="E208">
+        <v>144</v>
+      </c>
+      <c r="F208" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G208" t="str">
+        <v>Changes color in the sun!</v>
+      </c>
+      <c r="H208" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>10057</v>
+      </c>
+      <c r="B209" t="str">
+        <v>Squishy Pineapple 3in</v>
+      </c>
+      <c r="C209" t="str">
+        <v>Squishy</v>
+      </c>
+      <c r="D209">
+        <v>4</v>
+      </c>
+      <c r="E209">
+        <v>144</v>
+      </c>
+      <c r="F209" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G209" t="str">
+        <v/>
+      </c>
+      <c r="H209" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>10100</v>
+      </c>
+      <c r="B210" t="str">
+        <v>Jumbo Tie Dye Duck 7in</v>
+      </c>
+      <c r="C210" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D210">
+        <v>10</v>
+      </c>
+      <c r="E210">
+        <v>12</v>
+      </c>
+      <c r="F210" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G210" t="str">
+        <v>Boxed</v>
+      </c>
+      <c r="H210" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>10102</v>
+      </c>
+      <c r="B211" t="str">
+        <v>Jumbo Squishy Orange 6in</v>
+      </c>
+      <c r="C211" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D211">
+        <v>10</v>
+      </c>
+      <c r="E211">
+        <v>48</v>
+      </c>
+      <c r="F211" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G211" t="str">
+        <v/>
+      </c>
+      <c r="H211" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>10201</v>
+      </c>
+      <c r="B212" t="str">
+        <v>Jumbo Squishy Highland Cow</v>
+      </c>
+      <c r="C212" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D212">
+        <v>12.5</v>
+      </c>
+      <c r="E212" t="str">
+        <v/>
+      </c>
+      <c r="F212" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G212" t="str">
+        <v/>
+      </c>
+      <c r="H212" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>10215</v>
+      </c>
+      <c r="B213" t="str">
+        <v>Jumbo Squishy Donut</v>
+      </c>
+      <c r="C213" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D213">
+        <v>10</v>
+      </c>
+      <c r="E213" t="str">
+        <v/>
+      </c>
+      <c r="F213" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G213" t="str">
+        <v/>
+      </c>
+      <c r="H213" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>10125</v>
+      </c>
+      <c r="B214" t="str">
+        <v>Jumbo Squishy Cherries 7in</v>
+      </c>
+      <c r="C214" t="str">
+        <v>Jumbo Squishy</v>
+      </c>
+      <c r="D214">
+        <v>12</v>
+      </c>
+      <c r="E214">
+        <v>40</v>
+      </c>
+      <c r="F214" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G214" t="str">
+        <v/>
+      </c>
+      <c r="H214" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
         <v>10062</v>
       </c>
-      <c r="B142" t="str">
+      <c r="B215" t="str">
         <v>Squishy TABA Fruit</v>
       </c>
-      <c r="C142" t="str">
+      <c r="C215" t="str">
         <v>TABA</v>
       </c>
-      <c r="D142">
+      <c r="D215">
         <v>3.5</v>
       </c>
-      <c r="E142">
+      <c r="E215">
         <v>12</v>
       </c>
-      <c r="F142" t="str">
+      <c r="F215" t="str">
         <v>Sold out</v>
       </c>
-      <c r="G142" t="str">
+      <c r="G215" t="str">
         <v>Assorted Styles</v>
       </c>
-      <c r="H142" t="str">
+      <c r="H215" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>10193</v>
+      </c>
+      <c r="B216" t="str">
+        <v>Sugar Squish Christmas Trees</v>
+      </c>
+      <c r="C216" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D216">
+        <v>4</v>
+      </c>
+      <c r="E216">
+        <v>144</v>
+      </c>
+      <c r="F216" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G216" t="str">
+        <v/>
+      </c>
+      <c r="H216" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>10232</v>
+      </c>
+      <c r="B217" t="str">
+        <v>Crunchy Skull</v>
+      </c>
+      <c r="C217" t="str">
+        <v>Holiday</v>
+      </c>
+      <c r="D217">
+        <v>5</v>
+      </c>
+      <c r="E217" t="str">
+        <v/>
+      </c>
+      <c r="F217" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G217" t="str">
+        <v/>
+      </c>
+      <c r="H217" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>10105</v>
+      </c>
+      <c r="B218" t="str">
+        <v>Sugar Pumpkins - VERY FIRM TEXTURE</v>
+      </c>
+      <c r="C218" t="str">
+        <v>ON SALE!</v>
+      </c>
+      <c r="D218">
+        <v>2</v>
+      </c>
+      <c r="E218">
+        <v>96</v>
+      </c>
+      <c r="F218" t="str">
+        <v>Sold out</v>
+      </c>
+      <c r="G218" t="str">
+        <v/>
+      </c>
+      <c r="H218" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:H142"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:H218"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Toy Mania Catalog</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 